--- v0 (2026-05-09)
+++ v1 (2026-07-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Periodo</t>
   </si>
   <si>
     <t>Nombre_oficial</t>
   </si>
   <si>
     <t>ECTS</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
     <t>Estilo</t>
   </si>
   <si>
     <t>Idioma</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
@@ -105,50 +105,56 @@
     <t>DOI</t>
   </si>
   <si>
     <t>lang=en</t>
   </si>
   <si>
     <t>DOI-MEPI26-114</t>
   </si>
   <si>
     <t>nueva_2026</t>
   </si>
   <si>
     <t>Modelos de Apoyo a la Decisión en el Sector Eléctrico</t>
   </si>
   <si>
     <t>Decision Support Models of the Power Sector</t>
   </si>
   <si>
     <t>Optativa Complementaria. Optimization Techniques for Electrical Engineering</t>
   </si>
   <si>
     <t>DIE</t>
   </si>
   <si>
     <t>DIE-OPT-613</t>
+  </si>
+  <si>
+    <t>0000015561</t>
+  </si>
+  <si>
+    <t>Optimization Techniques for Electrical Engineering</t>
   </si>
   <si>
     <t>Regulación del Sector Eléctrico / Regulation of the Power Sector</t>
   </si>
   <si>
     <t>DIE-MEPI26-112</t>
   </si>
   <si>
     <t>Regulation of the Power Sector</t>
   </si>
   <si>
     <t>Regulación del Sector Eléctrico</t>
   </si>
   <si>
     <t>Sistemas de Energía Eléctrica / Electric Power Systems</t>
   </si>
   <si>
     <t>DIE-MEPI26-111</t>
   </si>
   <si>
     <t>Electric Power Systems</t>
   </si>
   <si>
     <t>Sistemas de Energía Eléctrica</t>
   </si>
@@ -659,174 +665,177 @@
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="1">
         <v>6</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
       <c r="F5" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="K5">
         <v>1</v>
       </c>
       <c r="L5" s="3">
         <v>1</v>
+      </c>
+      <c r="M5" t="s">
+        <v>32</v>
       </c>
       <c r="N5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D6" s="1">
         <v>6</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" t="s">
         <v>29</v>
       </c>
       <c r="H6" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
       <c r="L6" s="3">
         <v>1</v>
       </c>
       <c r="M6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="N6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D7" s="1">
         <v>3</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>29</v>
       </c>
       <c r="H7" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K7">
         <v>1</v>
       </c>
       <c r="L7" s="3">
         <v>1</v>
       </c>
       <c r="M7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D8" s="1">
         <v>6</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>29</v>
       </c>
       <c r="H8" t="s">
         <v>23</v>
       </c>
       <c r="I8" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K8">
         <v>1</v>
       </c>
       <c r="L8" s="3">
         <v>2</v>
       </c>
       <c r="M8" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="N8" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>