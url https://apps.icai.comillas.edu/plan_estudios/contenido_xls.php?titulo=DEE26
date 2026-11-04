--- v1 (2026-07-12)
+++ v2 (2026-11-04)
@@ -653,51 +653,51 @@
       </c>
       <c r="J4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
       <c r="L4" s="3">
         <v>1</v>
       </c>
       <c r="M4" t="s">
         <v>26</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
       <c r="F5" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K5">
         <v>1</v>
       </c>
       <c r="L5" s="3">
         <v>1</v>
       </c>
       <c r="M5" t="s">
         <v>32</v>
       </c>
       <c r="N5" t="s">
         <v>28</v>
       </c>