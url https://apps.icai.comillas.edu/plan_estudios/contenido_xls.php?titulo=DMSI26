--- v0 (2026-05-09)
+++ v1 (2026-07-12)
@@ -86,51 +86,51 @@
   <si>
     <t>DMSI26 - Doctorado en Modelado de Sistemas de Ingeniería {2026}</t>
   </si>
   <si>
     <t>1-0</t>
   </si>
   <si>
     <t>1º Año</t>
   </si>
   <si>
     <t>1 - 1</t>
   </si>
   <si>
     <t>Aprendizaje Automático</t>
   </si>
   <si>
     <t>OB</t>
   </si>
   <si>
     <t>DCIA</t>
   </si>
   <si>
     <t>DCIA-MUIAA-512</t>
   </si>
   <si>
-    <t>0000015198</t>
+    <t>0000015541</t>
   </si>
   <si>
     <t>Machine Learning</t>
   </si>
   <si>
     <t>Energías Renovables</t>
   </si>
   <si>
     <t>DIM</t>
   </si>
   <si>
     <t>DIM-MII-616</t>
   </si>
   <si>
     <t>0000014116</t>
   </si>
   <si>
     <t>Renewable Energies</t>
   </si>
   <si>
     <t>Introducción al Análisis Estadístico con Lenguajes de Programación para Machine Learning</t>
   </si>
   <si>
     <t>DOI</t>
   </si>