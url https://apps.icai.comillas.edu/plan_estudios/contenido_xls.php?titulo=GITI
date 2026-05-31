--- v0 (2025-10-09)
+++ v1 (2026-05-31)
@@ -12,101 +12,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="297">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="316">
   <si>
     <t>Periodo</t>
   </si>
   <si>
     <t>Nombre_oficial</t>
   </si>
   <si>
     <t>ECTS</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
     <t>Estilo</t>
   </si>
   <si>
     <t>Idioma</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>AsPNId</t>
   </si>
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Sem</t>
   </si>
   <si>
     <t>Nombre_ingles</t>
   </si>
   <si>
     <t>Nombre_español</t>
   </si>
   <si>
     <t>Grupo_de_clase</t>
   </si>
   <si>
     <t>Memoria_verificación</t>
   </si>
   <si>
     <t>0-0</t>
   </si>
   <si>
-    <t>GITI - Grado en Ingeniería en Tecnologías Industriales</t>
+    <t>GITI - Grado en Ingeniería en Tecnologías Industriales {2026}</t>
   </si>
   <si>
     <t>1-0</t>
   </si>
   <si>
     <t>1º Año</t>
   </si>
   <si>
     <t>1 - A</t>
   </si>
   <si>
     <t>Álgebra y Geometría</t>
   </si>
   <si>
     <t>OB</t>
   </si>
   <si>
     <t>DMA</t>
   </si>
   <si>
     <t>DMA-GITI-101</t>
   </si>
   <si>
     <t>0000005019</t>
   </si>
@@ -143,705 +143,762 @@
   <si>
     <t>Christianism and Social Ethics</t>
   </si>
   <si>
     <t>English for Engineers I</t>
   </si>
   <si>
     <t>OBD</t>
   </si>
   <si>
     <t>IIM</t>
   </si>
   <si>
     <t>lang=en</t>
   </si>
   <si>
     <t>IIM-DCC-100E</t>
   </si>
   <si>
     <t>B2.1 / C1.1 / C2.1</t>
   </si>
   <si>
     <t>Inglés para Ingenieros I</t>
   </si>
   <si>
+    <t>Física</t>
+  </si>
+  <si>
+    <t>DIM</t>
+  </si>
+  <si>
+    <t>DIM-GITI-103</t>
+  </si>
+  <si>
+    <t>0000005015</t>
+  </si>
+  <si>
+    <t>Physics</t>
+  </si>
+  <si>
+    <t>Habilidades Personales</t>
+  </si>
+  <si>
+    <t>DOI</t>
+  </si>
+  <si>
+    <t>DOI-DHPCP-101</t>
+  </si>
+  <si>
+    <t>0000011522</t>
+  </si>
+  <si>
+    <t>Personal Skills</t>
+  </si>
+  <si>
+    <t>Química</t>
+  </si>
+  <si>
+    <t>DIM-GITI-123</t>
+  </si>
+  <si>
+    <t>0000005017</t>
+  </si>
+  <si>
+    <t>Chemistry</t>
+  </si>
+  <si>
+    <t>1 - 1</t>
+  </si>
+  <si>
+    <t>Fundamentos de informática</t>
+  </si>
+  <si>
+    <t>DTC</t>
+  </si>
+  <si>
+    <t>DTC-GITI-112</t>
+  </si>
+  <si>
+    <t>0000005023</t>
+  </si>
+  <si>
+    <t>Fundamentals of Computer Science</t>
+  </si>
+  <si>
+    <t>1 - 2</t>
+  </si>
+  <si>
+    <t>Expresión gráfica</t>
+  </si>
+  <si>
+    <t>DIM-GITI-121</t>
+  </si>
+  <si>
+    <t>0000005016</t>
+  </si>
+  <si>
+    <t>Engineering drawing and CAD</t>
+  </si>
+  <si>
+    <t>2-0</t>
+  </si>
+  <si>
+    <t>2º Año</t>
+  </si>
+  <si>
+    <t>2 - A</t>
+  </si>
+  <si>
+    <t>Electrotecnia</t>
+  </si>
+  <si>
+    <t>DIE</t>
+  </si>
+  <si>
+    <t>DIE-GITI-201</t>
+  </si>
+  <si>
+    <t>0000005802</t>
+  </si>
+  <si>
+    <t>Power System Fundamentals</t>
+  </si>
+  <si>
+    <t>English for Engineers II</t>
+  </si>
+  <si>
+    <t>IIM-DCC-200E</t>
+  </si>
+  <si>
+    <t>B2.2 / C1.2 / C2.2</t>
+  </si>
+  <si>
+    <t>Inglés para Ingenieros II</t>
+  </si>
+  <si>
+    <t>Ingeniería y Comunicación</t>
+  </si>
+  <si>
+    <t>DOI-DHPCP-201</t>
+  </si>
+  <si>
+    <t>0000011519</t>
+  </si>
+  <si>
+    <t>Engineering and Communication</t>
+  </si>
+  <si>
+    <t>Mecánica</t>
+  </si>
+  <si>
+    <t>DIM-GITI-202</t>
+  </si>
+  <si>
+    <t>0000005803</t>
+  </si>
+  <si>
+    <t>Mechanics</t>
+  </si>
+  <si>
+    <t>Técnicas de Comunicación Personal</t>
+  </si>
+  <si>
+    <t>DOI-DHPCP-202</t>
+  </si>
+  <si>
+    <t>0000011523</t>
+  </si>
+  <si>
+    <t>Personal Communication Techniques</t>
+  </si>
+  <si>
+    <t>2 - 1</t>
+  </si>
+  <si>
+    <t>Ciencia de Materiales</t>
+  </si>
+  <si>
+    <t>DIM-GITI-211</t>
+  </si>
+  <si>
+    <t>0000005804</t>
+  </si>
+  <si>
+    <t>Materials Science</t>
+  </si>
+  <si>
+    <t>Ecuaciones Diferenciales</t>
+  </si>
+  <si>
+    <t>DMA-GITI-212</t>
+  </si>
+  <si>
+    <t>0000005580</t>
+  </si>
+  <si>
+    <t>Differential Equations</t>
+  </si>
+  <si>
+    <t>Termodinámica</t>
+  </si>
+  <si>
+    <t>DIM-GITI-213</t>
+  </si>
+  <si>
+    <t>0000005807</t>
+  </si>
+  <si>
+    <t>Thermodynamics</t>
+  </si>
+  <si>
+    <t>2 - 2</t>
+  </si>
+  <si>
+    <t>Campos Electromagnéticos</t>
+  </si>
+  <si>
+    <t>DIE-GITI-221</t>
+  </si>
+  <si>
+    <t>0000005808</t>
+  </si>
+  <si>
+    <t>Electromagnetic Fields</t>
+  </si>
+  <si>
+    <t>Electrónica</t>
+  </si>
+  <si>
+    <t>DEA</t>
+  </si>
+  <si>
+    <t>DEA-GITI-222</t>
+  </si>
+  <si>
+    <t>0000005809</t>
+  </si>
+  <si>
+    <t>Electronics</t>
+  </si>
+  <si>
+    <t>Mecánica de Fluidos</t>
+  </si>
+  <si>
+    <t>DIM-GITI-223</t>
+  </si>
+  <si>
+    <t>0000005810</t>
+  </si>
+  <si>
+    <t>Fluid Mechanics</t>
+  </si>
+  <si>
+    <t>3-0</t>
+  </si>
+  <si>
+    <t>3º Año</t>
+  </si>
+  <si>
+    <t>3 - A</t>
+  </si>
+  <si>
+    <t>Communication Skills</t>
+  </si>
+  <si>
+    <t>IIM-DCC-300</t>
+  </si>
+  <si>
+    <t>B2 / C1 / C2</t>
+  </si>
+  <si>
+    <t>Habilidades Comunicativas</t>
+  </si>
+  <si>
+    <t>Habilidades Profesionales</t>
+  </si>
+  <si>
+    <t>DOI-DHPCP-302</t>
+  </si>
+  <si>
+    <t>0000011521</t>
+  </si>
+  <si>
+    <t>Professional Skills</t>
+  </si>
+  <si>
+    <t>Pensamiento Crítico</t>
+  </si>
+  <si>
+    <t>DOI-DHPCP-301</t>
+  </si>
+  <si>
+    <t>0000011520</t>
+  </si>
+  <si>
+    <t>Critical Thinking</t>
+  </si>
+  <si>
+    <t>3 - 1</t>
+  </si>
+  <si>
+    <t>Economía y Empresa</t>
+  </si>
+  <si>
+    <t>DOI-GITI-322</t>
+  </si>
+  <si>
+    <t>0000006830</t>
+  </si>
+  <si>
+    <t>Business Economics</t>
+  </si>
+  <si>
+    <t>Estadística</t>
+  </si>
+  <si>
+    <t>DOI-GITI-312</t>
+  </si>
+  <si>
+    <t>0000015433</t>
+  </si>
+  <si>
+    <t>Statistics</t>
+  </si>
+  <si>
+    <t>Fundamentos de la Ingeniería Agroalimentaria</t>
+  </si>
+  <si>
+    <t>OBE</t>
+  </si>
+  <si>
+    <t>DIA</t>
+  </si>
+  <si>
+    <t>DIA-GITI-321</t>
+  </si>
+  <si>
+    <t>nueva_2029</t>
+  </si>
+  <si>
+    <t>NO LO TENEMOS</t>
+  </si>
+  <si>
+    <t>Máquinas Eléctricas</t>
+  </si>
+  <si>
+    <t>DIE-GITI-312</t>
+  </si>
+  <si>
+    <t>0000006826</t>
+  </si>
+  <si>
+    <t>Electric Machines</t>
+  </si>
+  <si>
+    <t>Sistemas Dinámicos</t>
+  </si>
+  <si>
+    <t>DEA-GITI-313</t>
+  </si>
+  <si>
+    <t>0000006828</t>
+  </si>
+  <si>
+    <t>Dynamic Systems</t>
+  </si>
+  <si>
+    <t>Transmisión de Calor</t>
+  </si>
+  <si>
+    <t>DIM-GITI-314</t>
+  </si>
+  <si>
+    <t>0000006829</t>
+  </si>
+  <si>
+    <t>Heat Transfer</t>
+  </si>
+  <si>
+    <t>3 - 2</t>
+  </si>
+  <si>
+    <t>Introducción al Aprendizaje Automático</t>
+  </si>
+  <si>
+    <t>DOI-GITI-325</t>
+  </si>
+  <si>
+    <t>0000015434</t>
+  </si>
+  <si>
+    <t>Introduction to Machine Learning</t>
+  </si>
+  <si>
+    <t>Regulación Automática</t>
+  </si>
+  <si>
+    <t>DEA-GITI-321</t>
+  </si>
+  <si>
+    <t>0000006831</t>
+  </si>
+  <si>
+    <t>Control Systems</t>
+  </si>
+  <si>
+    <t>Resistencia de Materiales</t>
+  </si>
+  <si>
+    <t>DIM-GITI-322</t>
+  </si>
+  <si>
+    <t>0000006832</t>
+  </si>
+  <si>
+    <t>Mechanics of Materials</t>
+  </si>
+  <si>
+    <t>Sistemas de Energía Eléctrica</t>
+  </si>
+  <si>
+    <t>DIE-GITI-323</t>
+  </si>
+  <si>
+    <t>0000006833</t>
+  </si>
+  <si>
+    <t>Electric Power Systems</t>
+  </si>
+  <si>
+    <t>Instrumentación Eléctrica</t>
+  </si>
+  <si>
+    <t>DIE-GITI-341</t>
+  </si>
+  <si>
+    <t>0000006834</t>
+  </si>
+  <si>
+    <t>Electrical Measurements</t>
+  </si>
+  <si>
+    <t>Electrónica Digital</t>
+  </si>
+  <si>
+    <t>DEA-GITI-341</t>
+  </si>
+  <si>
+    <t>0000006837</t>
+  </si>
+  <si>
+    <t>Digital Electronics</t>
+  </si>
+  <si>
+    <t>Ingeniería de Materiales</t>
+  </si>
+  <si>
+    <t>DIM-GITI-341</t>
+  </si>
+  <si>
+    <t>0000006836</t>
+  </si>
+  <si>
+    <t>Materials Engineering</t>
+  </si>
+  <si>
+    <t>4-0</t>
+  </si>
+  <si>
+    <t>4º Año</t>
+  </si>
+  <si>
+    <t>4 - A</t>
+  </si>
+  <si>
+    <t>Aprendizaje y Servicio</t>
+  </si>
+  <si>
+    <t>DOI-DHPCP-401</t>
+  </si>
+  <si>
+    <t>0000012112</t>
+  </si>
+  <si>
+    <t>Learning and Service</t>
+  </si>
+  <si>
+    <t>English for Professional Purposes</t>
+  </si>
+  <si>
+    <t>IIM-DCC-400</t>
+  </si>
+  <si>
+    <t>Inglés para ámbitos profesionales</t>
+  </si>
+  <si>
+    <t>Liderazgo Ignaciano</t>
+  </si>
+  <si>
+    <t>DOI-DHPCP-402</t>
+  </si>
+  <si>
+    <t>0000012113</t>
+  </si>
+  <si>
+    <t>Ignatian leadership</t>
+  </si>
+  <si>
+    <t>4 - 1</t>
+  </si>
+  <si>
+    <t>Construcciones, Almacenamiento e Instalaciones Agroalimentarias</t>
+  </si>
+  <si>
+    <t>DIA-GITI-412</t>
+  </si>
+  <si>
+    <t>Ingeniería de Procesos y Maquinaria Agroindustrial</t>
+  </si>
+  <si>
+    <t>DIA-GITI-413</t>
+  </si>
+  <si>
+    <t>Ingeniería Medioambiental</t>
+  </si>
+  <si>
+    <t>DIM-GITI-421</t>
+  </si>
+  <si>
+    <t>0000007916</t>
+  </si>
+  <si>
+    <t>Environmental Engineering</t>
+  </si>
+  <si>
+    <t>Investigación Operativa</t>
+  </si>
+  <si>
+    <t>DOI-GITI-412</t>
+  </si>
+  <si>
+    <t>0000007917</t>
+  </si>
+  <si>
+    <t>Operations Research</t>
+  </si>
+  <si>
+    <t>Tecnología de Procesos Alimentarios</t>
+  </si>
+  <si>
+    <t>DIA-GITI-411</t>
+  </si>
+  <si>
+    <t>Ingeniería de Fabricación</t>
+  </si>
+  <si>
+    <t>DIM-GITI-447</t>
+  </si>
+  <si>
+    <t>0000007915</t>
+  </si>
+  <si>
+    <t>Manufacturing Engineering</t>
+  </si>
+  <si>
+    <t>Ampliación de Sistemas de Energía Eléctrica</t>
+  </si>
+  <si>
+    <t>DIE-GITI-431</t>
+  </si>
+  <si>
+    <t>0000007900</t>
+  </si>
+  <si>
+    <t>Power Systems Analysis</t>
+  </si>
+  <si>
+    <t>Aplicaciones de Electrónica de Potencia</t>
+  </si>
+  <si>
+    <t>DEA-GITI-448</t>
+  </si>
+  <si>
+    <t>0000007902</t>
+  </si>
+  <si>
+    <t>Power Electronics Applications</t>
+  </si>
+  <si>
+    <t>Centrales y Subestaciones Eléctricas</t>
+  </si>
+  <si>
+    <t>DIE-GITI-441</t>
+  </si>
+  <si>
+    <t>0000007904</t>
+  </si>
+  <si>
+    <t>Electric Power Plants and Electrical Substations</t>
+  </si>
+  <si>
+    <t>Circuitos Microelectrónicos I</t>
+  </si>
+  <si>
+    <t>DEA-GITI-433</t>
+  </si>
+  <si>
+    <t>0000007905</t>
+  </si>
+  <si>
+    <t>Microelectronic Circuits I</t>
+  </si>
+  <si>
+    <t>Control Digital</t>
+  </si>
+  <si>
+    <t>DEA-GITI-432</t>
+  </si>
+  <si>
+    <t>0000007907</t>
+  </si>
+  <si>
+    <t>Digital Control</t>
+  </si>
+  <si>
+    <t>Microprocesadores</t>
+  </si>
+  <si>
+    <t>DEA-GITI-431</t>
+  </si>
+  <si>
+    <t>0000007919</t>
+  </si>
+  <si>
+    <t>Microprocessors</t>
+  </si>
+  <si>
+    <t>Cálculo de Estructuras</t>
+  </si>
+  <si>
     <t>lang=en-es</t>
   </si>
   <si>
-    <t>Física</t>
-[...467 lines deleted...]
-    <t>4 - 1</t>
+    <t>DIM-GITI-433</t>
+  </si>
+  <si>
+    <t>0000007903</t>
+  </si>
+  <si>
+    <t>Structural Analysis</t>
+  </si>
+  <si>
+    <t>Diseño Mecánico</t>
+  </si>
+  <si>
+    <t>DIM-GITI-434</t>
+  </si>
+  <si>
+    <t>0000007908</t>
+  </si>
+  <si>
+    <t>Mechanical Design</t>
+  </si>
+  <si>
+    <t>Elementos de Máquinas</t>
+  </si>
+  <si>
+    <t>DIM-GITI-442</t>
+  </si>
+  <si>
+    <t>0000007910</t>
+  </si>
+  <si>
+    <t>Machinery components</t>
+  </si>
+  <si>
+    <t>Fundamentos y Aplicaciones de Accionamientos Eléctricos</t>
+  </si>
+  <si>
+    <t>DIE-GITI-439</t>
+  </si>
+  <si>
+    <t>0000007914</t>
+  </si>
+  <si>
+    <t>Fundamentals and Applications of Electric Drives</t>
+  </si>
+  <si>
+    <t>Turbomáquinas</t>
+  </si>
+  <si>
+    <t>DIM-GITI-431</t>
+  </si>
+  <si>
+    <t>0000007924</t>
+  </si>
+  <si>
+    <t>Turbomachines</t>
+  </si>
+  <si>
+    <t>4 - 2</t>
+  </si>
+  <si>
+    <t>Automatización y Digitalización en la Industria Agroalimentaria</t>
+  </si>
+  <si>
+    <t>DIA-GITI-423</t>
   </si>
   <si>
     <t>Ética</t>
   </si>
   <si>
     <t>DOI-GITI-411</t>
   </si>
   <si>
     <t>0000007912</t>
   </si>
   <si>
     <t>Ethics</t>
   </si>
   <si>
-    <t>Investigación Operativa</t>
-[...167 lines deleted...]
-    <t>Environmental Engineering</t>
+    <t>Gestión de residuos y subproductos</t>
+  </si>
+  <si>
+    <t>DIA-GITI-421</t>
+  </si>
+  <si>
+    <t>Gestión, Control y Aseguramiento de la Calidad y Seguridad Alimentaria</t>
+  </si>
+  <si>
+    <t>DIA-GITI-424</t>
+  </si>
+  <si>
+    <t>Higiene y control microbiológico en la industria agroalimentaria</t>
+  </si>
+  <si>
+    <t>DIA-GITI-422</t>
   </si>
   <si>
     <t>Trabajo Fin de Grado (GITI)</t>
   </si>
   <si>
     <t>XXX</t>
   </si>
   <si>
     <t>XXX-GITI-499</t>
   </si>
   <si>
     <t>0000007923</t>
   </si>
   <si>
     <t>Bachelor Thesis (GITI)</t>
   </si>
   <si>
     <t>Accionamientos Eléctricos</t>
   </si>
   <si>
     <t>DIE-GITI-432</t>
   </si>
   <si>
     <t>0000007899</t>
   </si>
@@ -944,72 +1001,69 @@
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Consolas"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...7 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1272,2392 +1326,2699 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BK71"/>
+  <dimension ref="A1:P80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="L71" sqref="L71"/>
+      <selection activeCell="L80" sqref="L80"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="true" style="0"/>
-    <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="6" customWidth="true" style="0"/>
     <col min="5" max="5" width="6" customWidth="true" style="0"/>
     <col min="6" max="6" width="6" customWidth="true" style="0"/>
     <col min="7" max="7" width="6" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="10" customWidth="true" style="0"/>
     <col min="11" max="11" width="4" customWidth="true" style="0"/>
     <col min="12" max="12" width="4" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:63">
+    <row r="1" spans="1:16">
       <c r="B1" t="s">
         <v>0</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
       <c r="E1" t="s">
         <v>3</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>6</v>
       </c>
       <c r="I1" t="s">
         <v>7</v>
       </c>
       <c r="J1" t="s">
         <v>8</v>
       </c>
       <c r="K1" t="s">
         <v>9</v>
       </c>
       <c r="L1" t="s">
         <v>10</v>
       </c>
       <c r="M1" t="s">
         <v>11</v>
       </c>
       <c r="N1" t="s">
         <v>12</v>
       </c>
       <c r="O1" t="s">
         <v>13</v>
       </c>
       <c r="P1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:63">
+    <row r="2" spans="1:16">
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="3" spans="1:63">
+    <row r="3" spans="1:16">
       <c r="B3" t="s">
         <v>17</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="4" spans="1:63">
+    <row r="4" spans="1:16">
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D4" s="1">
         <v>9</v>
       </c>
       <c r="E4" t="s">
         <v>21</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="M4" t="s">
         <v>26</v>
       </c>
       <c r="N4" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" spans="1:63">
+    <row r="5" spans="1:16">
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="1">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K5">
         <v>1</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="M5" t="s">
         <v>30</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:63">
+    <row r="6" spans="1:16">
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D6" s="1">
         <v>6</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" t="s">
         <v>32</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>33</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>34</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="M6" t="s">
         <v>35</v>
       </c>
       <c r="N6" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="7" spans="1:63">
+    <row r="7" spans="1:16">
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D7" s="1">
         <v>6</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7" t="s">
         <v>38</v>
       </c>
       <c r="H7" t="s">
         <v>39</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>40</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>41</v>
       </c>
       <c r="K7">
         <v>1</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="M7" t="s">
         <v>36</v>
       </c>
       <c r="N7" t="s">
         <v>42</v>
       </c>
-      <c r="BE7" t="s">
-[...9 lines deleted...]
-    <row r="8" spans="1:63">
+    </row>
+    <row r="8" spans="1:16">
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D8" s="1">
         <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
+        <v>44</v>
+      </c>
+      <c r="I8" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="I8" s="2" t="s">
+      <c r="J8" s="2" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="K8">
         <v>1</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="M8" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="N8" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:63">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D9" s="1">
         <v>3</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="F9" t="s">
+        <v>49</v>
+      </c>
+      <c r="I9" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="I9" s="2" t="s">
+      <c r="J9" s="2" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="K9">
         <v>1</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="M9" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="N9" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:63">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
       <c r="B10" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D10" s="1">
         <v>6</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I10" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="J10" s="2" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="K10">
         <v>1</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="M10" t="s">
+        <v>56</v>
+      </c>
+      <c r="N10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="B11" t="s">
         <v>57</v>
       </c>
-      <c r="N10" t="s">
-[...4 lines deleted...]
-      <c r="B11" t="s">
+      <c r="C11" s="1" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="D11" s="1">
         <v>7.5</v>
       </c>
       <c r="E11" t="s">
         <v>21</v>
       </c>
       <c r="F11" t="s">
+        <v>59</v>
+      </c>
+      <c r="I11" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="I11" s="2" t="s">
+      <c r="J11" s="2" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="K11">
         <v>1</v>
       </c>
       <c r="L11" s="3">
         <v>1</v>
       </c>
       <c r="M11" t="s">
+        <v>62</v>
+      </c>
+      <c r="N11" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="B12" t="s">
         <v>63</v>
       </c>
-      <c r="N11" t="s">
-[...4 lines deleted...]
-      <c r="B12" t="s">
+      <c r="C12" s="1" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="D12" s="1">
         <v>7.5</v>
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
       <c r="F12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I12" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="J12" s="2" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="K12">
         <v>1</v>
       </c>
       <c r="L12" s="3">
         <v>2</v>
       </c>
       <c r="M12" t="s">
+        <v>67</v>
+      </c>
+      <c r="N12" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="B14" t="s">
         <v>68</v>
       </c>
-      <c r="N12" t="s">
-[...4 lines deleted...]
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>69</v>
       </c>
-      <c r="C14" t="s">
+    </row>
+    <row r="15" spans="1:16">
+      <c r="B15" t="s">
         <v>70</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B15" t="s">
+      <c r="C15" s="1" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D15" s="1">
         <v>12</v>
       </c>
       <c r="E15" t="s">
         <v>21</v>
       </c>
       <c r="F15" t="s">
+        <v>72</v>
+      </c>
+      <c r="I15" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="I15" s="2" t="s">
+      <c r="J15" s="2" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="K15">
         <v>2</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="M15" t="s">
+        <v>75</v>
+      </c>
+      <c r="N15" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="B16" t="s">
+        <v>70</v>
+      </c>
+      <c r="C16" s="1" t="s">
         <v>76</v>
-      </c>
-[...9 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D16" s="1">
         <v>6</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
       <c r="H16" t="s">
         <v>39</v>
       </c>
       <c r="I16" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="J16" s="2" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="K16">
         <v>2</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="M16" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="N16" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="B17" t="s">
+        <v>70</v>
+      </c>
+      <c r="C17" s="1" t="s">
         <v>80</v>
-      </c>
-[...6 lines deleted...]
-        <v>81</v>
       </c>
       <c r="D17" s="1">
         <v>3</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="F17" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I17" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="J17" s="2" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="K17">
         <v>2</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="M17" t="s">
+        <v>83</v>
+      </c>
+      <c r="N17" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="B18" t="s">
+        <v>70</v>
+      </c>
+      <c r="C18" s="1" t="s">
         <v>84</v>
-      </c>
-[...9 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D18" s="1">
         <v>9</v>
       </c>
       <c r="E18" t="s">
         <v>21</v>
       </c>
       <c r="F18" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I18" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="J18" s="2" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="K18">
         <v>2</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="M18" t="s">
+        <v>87</v>
+      </c>
+      <c r="N18" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="B19" t="s">
+        <v>70</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>88</v>
-      </c>
-[...9 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D19" s="1">
         <v>3</v>
       </c>
       <c r="E19" t="s">
         <v>37</v>
       </c>
       <c r="F19" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I19" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="J19" s="2" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="K19">
         <v>2</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="M19" t="s">
+        <v>91</v>
+      </c>
+      <c r="N19" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="B20" t="s">
         <v>92</v>
       </c>
-      <c r="N19" t="s">
-[...4 lines deleted...]
-      <c r="B20" t="s">
+      <c r="C20" s="1" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D20" s="1">
         <v>6</v>
       </c>
       <c r="E20" t="s">
         <v>21</v>
       </c>
       <c r="F20" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I20" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="J20" s="2" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="K20">
         <v>2</v>
       </c>
       <c r="L20" s="3">
         <v>1</v>
       </c>
       <c r="M20" t="s">
+        <v>96</v>
+      </c>
+      <c r="N20" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="B21" t="s">
+        <v>92</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>97</v>
-      </c>
-[...9 lines deleted...]
-        <v>98</v>
       </c>
       <c r="D21" s="1">
         <v>6</v>
       </c>
       <c r="E21" t="s">
         <v>21</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="I21" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="J21" s="2" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="K21">
         <v>2</v>
       </c>
       <c r="L21" s="3">
         <v>1</v>
       </c>
       <c r="M21" t="s">
+        <v>100</v>
+      </c>
+      <c r="N21" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16">
+      <c r="B22" t="s">
+        <v>92</v>
+      </c>
+      <c r="C22" s="1" t="s">
         <v>101</v>
-      </c>
-[...9 lines deleted...]
-        <v>102</v>
       </c>
       <c r="D22" s="1">
         <v>7.5</v>
       </c>
       <c r="E22" t="s">
         <v>21</v>
       </c>
       <c r="F22" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I22" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="J22" s="2" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="K22">
         <v>2</v>
       </c>
       <c r="L22" s="3">
         <v>1</v>
       </c>
       <c r="M22" t="s">
+        <v>104</v>
+      </c>
+      <c r="N22" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="B23" t="s">
         <v>105</v>
       </c>
-      <c r="N22" t="s">
-[...4 lines deleted...]
-      <c r="B23" t="s">
+      <c r="C23" s="1" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="D23" s="1">
         <v>6</v>
       </c>
       <c r="E23" t="s">
         <v>21</v>
       </c>
       <c r="F23" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I23" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="J23" s="2" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="K23">
         <v>2</v>
       </c>
       <c r="L23" s="3">
         <v>2</v>
       </c>
       <c r="M23" t="s">
+        <v>109</v>
+      </c>
+      <c r="N23" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="B24" t="s">
+        <v>105</v>
+      </c>
+      <c r="C24" s="1" t="s">
         <v>110</v>
-      </c>
-[...9 lines deleted...]
-        <v>111</v>
       </c>
       <c r="D24" s="1">
         <v>7.5</v>
       </c>
       <c r="E24" t="s">
         <v>21</v>
       </c>
       <c r="F24" t="s">
+        <v>111</v>
+      </c>
+      <c r="I24" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="I24" s="2" t="s">
+      <c r="J24" s="2" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="K24">
         <v>2</v>
       </c>
       <c r="L24" s="3">
         <v>2</v>
       </c>
       <c r="M24" t="s">
+        <v>114</v>
+      </c>
+      <c r="N24" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16">
+      <c r="B25" t="s">
+        <v>105</v>
+      </c>
+      <c r="C25" s="1" t="s">
         <v>115</v>
-      </c>
-[...9 lines deleted...]
-        <v>116</v>
       </c>
       <c r="D25" s="1">
         <v>6</v>
       </c>
       <c r="E25" t="s">
         <v>21</v>
       </c>
       <c r="F25" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I25" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="J25" s="2" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="K25">
         <v>2</v>
       </c>
       <c r="L25" s="3">
         <v>2</v>
       </c>
       <c r="M25" t="s">
+        <v>118</v>
+      </c>
+      <c r="N25" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="B27" t="s">
         <v>119</v>
       </c>
-      <c r="N25" t="s">
-[...4 lines deleted...]
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>120</v>
       </c>
-      <c r="C27" t="s">
+    </row>
+    <row r="28" spans="1:16">
+      <c r="B28" t="s">
         <v>121</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B28" t="s">
+      <c r="C28" s="1" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="D28" s="1">
         <v>6</v>
       </c>
       <c r="E28" t="s">
         <v>37</v>
       </c>
       <c r="F28" t="s">
         <v>38</v>
       </c>
       <c r="H28" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="J28" s="2" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="K28">
         <v>3</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="M28" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="N28" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="B29" t="s">
+        <v>121</v>
+      </c>
+      <c r="C29" s="1" t="s">
         <v>126</v>
-      </c>
-[...6 lines deleted...]
-        <v>127</v>
       </c>
       <c r="D29" s="1">
         <v>3</v>
       </c>
       <c r="E29" t="s">
         <v>37</v>
       </c>
       <c r="F29" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I29" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="J29" s="2" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="K29">
         <v>3</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>25</v>
       </c>
       <c r="M29" t="s">
+        <v>129</v>
+      </c>
+      <c r="N29" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="B30" t="s">
+        <v>121</v>
+      </c>
+      <c r="C30" s="1" t="s">
         <v>130</v>
-      </c>
-[...9 lines deleted...]
-        <v>131</v>
       </c>
       <c r="D30" s="1">
         <v>2</v>
       </c>
       <c r="E30" t="s">
         <v>37</v>
       </c>
       <c r="F30" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I30" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="J30" s="2" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="K30">
         <v>3</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>25</v>
       </c>
       <c r="M30" t="s">
+        <v>133</v>
+      </c>
+      <c r="N30" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16">
+      <c r="B31" t="s">
         <v>134</v>
       </c>
-      <c r="N30" t="s">
-[...4 lines deleted...]
-      <c r="B31" t="s">
+      <c r="C31" s="1" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="D31" s="1">
         <v>6</v>
       </c>
       <c r="E31" t="s">
         <v>21</v>
       </c>
       <c r="F31" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I31" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="J31" s="2" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="K31">
         <v>3</v>
       </c>
       <c r="L31" s="3">
         <v>1</v>
       </c>
       <c r="M31" t="s">
+        <v>138</v>
+      </c>
+      <c r="N31" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16">
+      <c r="B32" t="s">
+        <v>134</v>
+      </c>
+      <c r="C32" s="1" t="s">
         <v>139</v>
-      </c>
-[...9 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D32" s="1">
         <v>6</v>
       </c>
       <c r="E32" t="s">
         <v>21</v>
       </c>
       <c r="F32" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I32" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="J32" s="2" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="K32">
         <v>3</v>
       </c>
       <c r="L32" s="3">
         <v>1</v>
       </c>
       <c r="M32" t="s">
+        <v>142</v>
+      </c>
+      <c r="N32" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16">
+      <c r="B33" t="s">
+        <v>134</v>
+      </c>
+      <c r="C33" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="N32" t="s">
-[...7 lines deleted...]
-      <c r="C33" s="1" t="s">
+      <c r="D33" s="1">
+        <v>6</v>
+      </c>
+      <c r="E33" t="s">
         <v>144</v>
       </c>
-      <c r="D33" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="F33" t="s">
-        <v>73</v>
+        <v>145</v>
       </c>
       <c r="I33" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="J33" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="K33">
         <v>3</v>
       </c>
       <c r="L33" s="3">
         <v>1</v>
       </c>
       <c r="M33" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="N33" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:63">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16">
       <c r="B34" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D34" s="1">
-        <v>6</v>
+        <v>7.5</v>
       </c>
       <c r="E34" t="s">
         <v>21</v>
       </c>
       <c r="F34" t="s">
-        <v>112</v>
+        <v>72</v>
       </c>
       <c r="I34" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="J34" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="K34">
         <v>3</v>
       </c>
       <c r="L34" s="3">
         <v>1</v>
       </c>
       <c r="M34" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="N34" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:63">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16">
       <c r="B35" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D35" s="1">
-        <v>4.5</v>
+        <v>6</v>
       </c>
       <c r="E35" t="s">
         <v>21</v>
       </c>
       <c r="F35" t="s">
-        <v>45</v>
+        <v>111</v>
       </c>
       <c r="I35" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="J35" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="K35">
         <v>3</v>
       </c>
       <c r="L35" s="3">
         <v>1</v>
       </c>
       <c r="M35" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="N35" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:63">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16">
       <c r="B36" t="s">
-        <v>156</v>
+        <v>134</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D36" s="1">
         <v>4.5</v>
       </c>
       <c r="E36" t="s">
         <v>21</v>
       </c>
       <c r="F36" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="I36" s="2" t="s">
         <v>158</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>159</v>
       </c>
       <c r="K36">
         <v>3</v>
       </c>
       <c r="L36" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M36" t="s">
         <v>160</v>
       </c>
       <c r="N36" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="37" spans="1:63">
+    <row r="37" spans="1:16">
       <c r="B37" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D37" s="1">
-        <v>6</v>
+        <v>4.5</v>
       </c>
       <c r="E37" t="s">
         <v>21</v>
       </c>
       <c r="F37" t="s">
-        <v>112</v>
+        <v>49</v>
       </c>
       <c r="I37" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="J37" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="K37">
         <v>3</v>
       </c>
       <c r="L37" s="3">
         <v>2</v>
       </c>
       <c r="M37" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="N37" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16">
+      <c r="B38" t="s">
         <v>161</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="C38" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D38" s="1">
-        <v>7.5</v>
+        <v>6</v>
       </c>
       <c r="E38" t="s">
         <v>21</v>
       </c>
       <c r="F38" t="s">
-        <v>45</v>
+        <v>111</v>
       </c>
       <c r="I38" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="J38" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="K38">
         <v>3</v>
       </c>
       <c r="L38" s="3">
         <v>2</v>
       </c>
       <c r="M38" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="N38" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:63">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16">
       <c r="B39" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D39" s="1">
-        <v>6</v>
+        <v>7.5</v>
       </c>
       <c r="E39" t="s">
         <v>21</v>
       </c>
       <c r="F39" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="I39" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="J39" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="K39">
         <v>3</v>
       </c>
       <c r="L39" s="3">
         <v>2</v>
       </c>
       <c r="M39" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="N39" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:63">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16">
       <c r="B40" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D40" s="1">
         <v>6</v>
       </c>
       <c r="E40" t="s">
-        <v>174</v>
+        <v>21</v>
       </c>
       <c r="F40" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I40" s="2" t="s">
         <v>175</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>176</v>
       </c>
       <c r="K40">
         <v>3</v>
       </c>
       <c r="L40" s="3">
         <v>2</v>
       </c>
       <c r="M40" t="s">
         <v>177</v>
       </c>
       <c r="N40" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:63">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16">
       <c r="B41" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D41" s="1">
         <v>6</v>
       </c>
       <c r="E41" t="s">
-        <v>174</v>
+        <v>144</v>
       </c>
       <c r="F41" t="s">
-        <v>112</v>
+        <v>72</v>
       </c>
       <c r="I41" s="2" t="s">
         <v>179</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>180</v>
       </c>
       <c r="K41">
         <v>3</v>
       </c>
       <c r="L41" s="3">
         <v>2</v>
       </c>
       <c r="M41" t="s">
         <v>181</v>
       </c>
       <c r="N41" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="42" spans="1:63">
+    <row r="42" spans="1:16">
       <c r="B42" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D42" s="1">
         <v>6</v>
       </c>
       <c r="E42" t="s">
-        <v>174</v>
+        <v>144</v>
       </c>
       <c r="F42" t="s">
-        <v>45</v>
+        <v>111</v>
       </c>
       <c r="I42" s="2" t="s">
         <v>183</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>184</v>
       </c>
       <c r="K42">
         <v>3</v>
       </c>
       <c r="L42" s="3">
         <v>2</v>
       </c>
       <c r="M42" t="s">
         <v>185</v>
       </c>
       <c r="N42" t="s">
         <v>182</v>
       </c>
     </row>
-    <row r="44" spans="1:63">
-      <c r="B44" t="s">
+    <row r="43" spans="1:16">
+      <c r="B43" t="s">
+        <v>161</v>
+      </c>
+      <c r="C43" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D43" s="1">
+        <v>6</v>
+      </c>
+      <c r="E43" t="s">
+        <v>144</v>
+      </c>
+      <c r="F43" t="s">
+        <v>44</v>
+      </c>
+      <c r="I43" s="2" t="s">
         <v>187</v>
       </c>
-    </row>
-    <row r="45" spans="1:63">
+      <c r="J43" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="K43">
+        <v>3</v>
+      </c>
+      <c r="L43" s="3">
+        <v>2</v>
+      </c>
+      <c r="M43" t="s">
+        <v>189</v>
+      </c>
+      <c r="N43" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16">
       <c r="B45" t="s">
-        <v>188</v>
-[...13 lines deleted...]
-      <c r="I45" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="J45" s="2" t="s">
+      <c r="C45" t="s">
         <v>191</v>
       </c>
-      <c r="K45">
-[...5 lines deleted...]
-      <c r="M45" t="s">
+    </row>
+    <row r="46" spans="1:16">
+      <c r="B46" t="s">
         <v>192</v>
-      </c>
-[...6 lines deleted...]
-        <v>188</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D46" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="E46" t="s">
         <v>37</v>
       </c>
       <c r="F46" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I46" s="2" t="s">
         <v>194</v>
       </c>
       <c r="J46" s="2" t="s">
-        <v>125</v>
+        <v>195</v>
       </c>
       <c r="K46">
         <v>4</v>
       </c>
       <c r="L46" s="3" t="s">
         <v>25</v>
       </c>
       <c r="M46" t="s">
+        <v>196</v>
+      </c>
+      <c r="N46" t="s">
         <v>193</v>
       </c>
-      <c r="N46" t="s">
-[...3 lines deleted...]
-    <row r="47" spans="1:63">
+    </row>
+    <row r="47" spans="1:16">
       <c r="B47" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D47" s="1">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E47" t="s">
         <v>37</v>
       </c>
       <c r="F47" t="s">
-        <v>50</v>
+        <v>38</v>
+      </c>
+      <c r="H47" t="s">
+        <v>39</v>
       </c>
       <c r="I47" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="J47" s="2" t="s">
-        <v>198</v>
+        <v>124</v>
       </c>
       <c r="K47">
         <v>4</v>
       </c>
       <c r="L47" s="3" t="s">
         <v>25</v>
       </c>
       <c r="M47" t="s">
+        <v>197</v>
+      </c>
+      <c r="N47" t="s">
         <v>199</v>
       </c>
-      <c r="N47" t="s">
-[...3 lines deleted...]
-    <row r="48" spans="1:63">
+    </row>
+    <row r="48" spans="1:16">
       <c r="B48" t="s">
+        <v>192</v>
+      </c>
+      <c r="C48" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="C48" s="1" t="s">
+      <c r="D48" s="1">
+        <v>2</v>
+      </c>
+      <c r="E48" t="s">
+        <v>37</v>
+      </c>
+      <c r="F48" t="s">
+        <v>49</v>
+      </c>
+      <c r="I48" s="2" t="s">
         <v>201</v>
       </c>
-      <c r="D48" s="1">
-[...8 lines deleted...]
-      <c r="I48" s="2" t="s">
+      <c r="J48" s="2" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="K48">
         <v>4</v>
       </c>
-      <c r="L48" s="3">
-        <v>1</v>
+      <c r="L48" s="3" t="s">
+        <v>25</v>
       </c>
       <c r="M48" t="s">
+        <v>203</v>
+      </c>
+      <c r="N48" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16">
+      <c r="B49" t="s">
         <v>204</v>
-      </c>
-[...6 lines deleted...]
-        <v>200</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>205</v>
       </c>
       <c r="D49" s="1">
-        <v>6</v>
+        <v>4.5</v>
       </c>
       <c r="E49" t="s">
-        <v>21</v>
+        <v>144</v>
       </c>
       <c r="F49" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>145</v>
       </c>
       <c r="I49" s="2" t="s">
         <v>206</v>
       </c>
       <c r="J49" s="2" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="K49">
         <v>4</v>
       </c>
       <c r="L49" s="3">
         <v>1</v>
       </c>
       <c r="M49" t="s">
-        <v>208</v>
+        <v>148</v>
       </c>
       <c r="N49" t="s">
         <v>205</v>
       </c>
     </row>
-    <row r="50" spans="1:63">
+    <row r="50" spans="1:16">
       <c r="B50" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="D50" s="1">
-        <v>6</v>
+        <v>4.5</v>
       </c>
       <c r="E50" t="s">
-        <v>174</v>
+        <v>144</v>
       </c>
       <c r="F50" t="s">
-        <v>73</v>
+        <v>145</v>
       </c>
       <c r="I50" s="2" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="J50" s="2" t="s">
-        <v>211</v>
+        <v>147</v>
       </c>
       <c r="K50">
         <v>4</v>
       </c>
       <c r="L50" s="3">
         <v>1</v>
       </c>
       <c r="M50" t="s">
-        <v>212</v>
+        <v>148</v>
       </c>
       <c r="N50" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16">
+      <c r="B51" t="s">
+        <v>204</v>
+      </c>
+      <c r="C51" s="1" t="s">
         <v>209</v>
-      </c>
-[...6 lines deleted...]
-        <v>213</v>
       </c>
       <c r="D51" s="1">
         <v>4.5</v>
       </c>
       <c r="E51" t="s">
-        <v>174</v>
+        <v>21</v>
       </c>
       <c r="F51" t="s">
-        <v>112</v>
+        <v>44</v>
       </c>
       <c r="I51" s="2" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="J51" s="2" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="K51">
         <v>4</v>
       </c>
       <c r="L51" s="3">
         <v>1</v>
       </c>
       <c r="M51" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="N51" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16">
+      <c r="B52" t="s">
+        <v>204</v>
+      </c>
+      <c r="C52" s="1" t="s">
         <v>213</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="D52" s="1">
-        <v>4.5</v>
+        <v>6</v>
       </c>
       <c r="E52" t="s">
-        <v>174</v>
+        <v>21</v>
       </c>
       <c r="F52" t="s">
-        <v>73</v>
+        <v>49</v>
+      </c>
+      <c r="H52" t="s">
+        <v>39</v>
       </c>
       <c r="I52" s="2" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="J52" s="2" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="K52">
         <v>4</v>
       </c>
       <c r="L52" s="3">
         <v>1</v>
       </c>
       <c r="M52" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="N52" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16">
+      <c r="B53" t="s">
+        <v>204</v>
+      </c>
+      <c r="C53" s="1" t="s">
         <v>217</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="D53" s="1">
-        <v>4.5</v>
+        <v>6</v>
       </c>
       <c r="E53" t="s">
-        <v>174</v>
+        <v>144</v>
       </c>
       <c r="F53" t="s">
-        <v>45</v>
+        <v>145</v>
       </c>
       <c r="I53" s="2" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="J53" s="2" t="s">
-        <v>223</v>
+        <v>147</v>
       </c>
       <c r="K53">
         <v>4</v>
       </c>
       <c r="L53" s="3">
         <v>1</v>
       </c>
       <c r="M53" t="s">
-        <v>224</v>
+        <v>148</v>
       </c>
       <c r="N53" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16">
+      <c r="B54" t="s">
+        <v>204</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D54" s="1">
+        <v>4.5</v>
+      </c>
+      <c r="E54" t="s">
+        <v>144</v>
+      </c>
+      <c r="F54" t="s">
+        <v>44</v>
+      </c>
+      <c r="I54" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="J54" s="2" t="s">
         <v>221</v>
-      </c>
-[...21 lines deleted...]
-        <v>227</v>
       </c>
       <c r="K54">
         <v>4</v>
       </c>
       <c r="L54" s="3">
         <v>1</v>
       </c>
       <c r="M54" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="N54" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:63">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16">
       <c r="B55" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="D55" s="1">
         <v>6</v>
       </c>
       <c r="E55" t="s">
-        <v>174</v>
+        <v>144</v>
       </c>
       <c r="F55" t="s">
-        <v>112</v>
+        <v>72</v>
       </c>
       <c r="I55" s="2" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="J55" s="2" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="K55">
         <v>4</v>
       </c>
       <c r="L55" s="3">
         <v>1</v>
       </c>
       <c r="M55" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="N55" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16">
+      <c r="B56" t="s">
+        <v>204</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="D56" s="1">
+        <v>4.5</v>
+      </c>
+      <c r="E56" t="s">
+        <v>144</v>
+      </c>
+      <c r="F56" t="s">
+        <v>111</v>
+      </c>
+      <c r="I56" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="J56" s="2" t="s">
         <v>229</v>
-      </c>
-[...21 lines deleted...]
-        <v>235</v>
       </c>
       <c r="K56">
         <v>4</v>
       </c>
       <c r="L56" s="3">
         <v>1</v>
       </c>
       <c r="M56" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="N56" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:63">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16">
       <c r="B57" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="D57" s="1">
         <v>4.5</v>
       </c>
       <c r="E57" t="s">
-        <v>174</v>
+        <v>144</v>
       </c>
       <c r="F57" t="s">
-        <v>45</v>
+        <v>72</v>
       </c>
       <c r="I57" s="2" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="J57" s="2" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="K57">
         <v>4</v>
       </c>
       <c r="L57" s="3">
         <v>1</v>
       </c>
       <c r="M57" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="N57" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:63">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16">
       <c r="B58" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>241</v>
+        <v>219</v>
       </c>
       <c r="D58" s="1">
-        <v>3</v>
+        <v>4.5</v>
       </c>
       <c r="E58" t="s">
-        <v>174</v>
+        <v>144</v>
       </c>
       <c r="F58" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I58" s="2" t="s">
-        <v>242</v>
+        <v>220</v>
       </c>
       <c r="J58" s="2" t="s">
-        <v>243</v>
+        <v>221</v>
       </c>
       <c r="K58">
         <v>4</v>
       </c>
       <c r="L58" s="3">
         <v>1</v>
       </c>
       <c r="M58" t="s">
-        <v>244</v>
+        <v>222</v>
       </c>
       <c r="N58" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:63">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16">
       <c r="B59" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>245</v>
+        <v>235</v>
       </c>
       <c r="D59" s="1">
-        <v>4.5</v>
+        <v>6</v>
       </c>
       <c r="E59" t="s">
-        <v>174</v>
+        <v>144</v>
       </c>
       <c r="F59" t="s">
-        <v>45</v>
+        <v>111</v>
       </c>
       <c r="I59" s="2" t="s">
-        <v>246</v>
+        <v>236</v>
       </c>
       <c r="J59" s="2" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="K59">
         <v>4</v>
       </c>
       <c r="L59" s="3">
         <v>1</v>
       </c>
       <c r="M59" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="N59" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:63">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16">
       <c r="B60" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="D60" s="1">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E60" t="s">
-        <v>174</v>
+        <v>144</v>
       </c>
       <c r="F60" t="s">
-        <v>73</v>
+        <v>111</v>
       </c>
       <c r="I60" s="2" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="J60" s="2" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="K60">
         <v>4</v>
       </c>
       <c r="L60" s="3">
         <v>1</v>
       </c>
       <c r="M60" t="s">
-        <v>252</v>
+        <v>242</v>
       </c>
       <c r="N60" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:63">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16">
       <c r="B61" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>253</v>
+        <v>243</v>
       </c>
       <c r="D61" s="1">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="E61" t="s">
-        <v>174</v>
+        <v>144</v>
       </c>
       <c r="F61" t="s">
-        <v>45</v>
+        <v>111</v>
       </c>
       <c r="I61" s="2" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="J61" s="2" t="s">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="K61">
         <v>4</v>
       </c>
       <c r="L61" s="3">
         <v>1</v>
       </c>
       <c r="M61" t="s">
-        <v>256</v>
+        <v>246</v>
       </c>
       <c r="N61" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:63">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16">
       <c r="B62" t="s">
-        <v>257</v>
+        <v>204</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>258</v>
+        <v>247</v>
       </c>
       <c r="D62" s="1">
         <v>4.5</v>
       </c>
       <c r="E62" t="s">
-        <v>21</v>
+        <v>144</v>
       </c>
       <c r="F62" t="s">
-        <v>45</v>
+        <v>44</v>
+      </c>
+      <c r="H62" t="s">
+        <v>248</v>
       </c>
       <c r="I62" s="2" t="s">
-        <v>259</v>
+        <v>249</v>
       </c>
       <c r="J62" s="2" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="K62">
         <v>4</v>
       </c>
       <c r="L62" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M62" t="s">
-        <v>261</v>
+        <v>251</v>
       </c>
       <c r="N62" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:63">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16">
       <c r="B63" t="s">
-        <v>257</v>
+        <v>204</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="D63" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="E63" t="s">
-        <v>21</v>
+        <v>144</v>
       </c>
       <c r="F63" t="s">
-        <v>263</v>
+        <v>44</v>
       </c>
       <c r="I63" s="2" t="s">
-        <v>264</v>
+        <v>253</v>
       </c>
       <c r="J63" s="2" t="s">
-        <v>265</v>
+        <v>254</v>
       </c>
       <c r="K63">
         <v>4</v>
       </c>
       <c r="L63" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M63" t="s">
-        <v>266</v>
+        <v>255</v>
       </c>
       <c r="N63" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:63">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16">
       <c r="B64" t="s">
+        <v>204</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="D64" s="1">
+        <v>4.5</v>
+      </c>
+      <c r="E64" t="s">
+        <v>144</v>
+      </c>
+      <c r="F64" t="s">
+        <v>44</v>
+      </c>
+      <c r="H64" t="s">
+        <v>248</v>
+      </c>
+      <c r="I64" s="2" t="s">
         <v>257</v>
       </c>
-      <c r="C64" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J64" s="2" t="s">
-        <v>269</v>
+        <v>258</v>
       </c>
       <c r="K64">
         <v>4</v>
       </c>
       <c r="L64" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M64" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
       <c r="N64" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:63">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16">
       <c r="B65" t="s">
-        <v>257</v>
+        <v>204</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>271</v>
+        <v>260</v>
       </c>
       <c r="D65" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="E65" t="s">
-        <v>174</v>
+        <v>144</v>
       </c>
       <c r="F65" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I65" s="2" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
       <c r="J65" s="2" t="s">
-        <v>273</v>
+        <v>262</v>
       </c>
       <c r="K65">
         <v>4</v>
       </c>
       <c r="L65" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M65" t="s">
-        <v>274</v>
+        <v>263</v>
       </c>
       <c r="N65" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:63">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="66" spans="1:16">
       <c r="B66" t="s">
-        <v>257</v>
+        <v>204</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>275</v>
+        <v>264</v>
       </c>
       <c r="D66" s="1">
-        <v>4.5</v>
+        <v>6</v>
       </c>
       <c r="E66" t="s">
-        <v>174</v>
+        <v>144</v>
       </c>
       <c r="F66" t="s">
-        <v>112</v>
+        <v>44</v>
       </c>
       <c r="I66" s="2" t="s">
-        <v>276</v>
+        <v>265</v>
       </c>
       <c r="J66" s="2" t="s">
-        <v>277</v>
+        <v>266</v>
       </c>
       <c r="K66">
         <v>4</v>
       </c>
       <c r="L66" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M66" t="s">
-        <v>278</v>
+        <v>267</v>
       </c>
       <c r="N66" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:63">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="67" spans="1:16">
       <c r="B67" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>279</v>
+        <v>269</v>
       </c>
       <c r="D67" s="1">
         <v>6</v>
       </c>
       <c r="E67" t="s">
-        <v>174</v>
+        <v>144</v>
       </c>
       <c r="F67" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="I67" s="2" t="s">
-        <v>280</v>
+        <v>270</v>
       </c>
       <c r="J67" s="2" t="s">
-        <v>281</v>
+        <v>147</v>
       </c>
       <c r="K67">
         <v>4</v>
       </c>
       <c r="L67" s="3">
         <v>2</v>
       </c>
       <c r="M67" t="s">
-        <v>282</v>
+        <v>148</v>
       </c>
       <c r="N67" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:63">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="68" spans="1:16">
       <c r="B68" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
       <c r="D68" s="1">
         <v>3</v>
       </c>
       <c r="E68" t="s">
-        <v>174</v>
+        <v>21</v>
       </c>
       <c r="F68" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="I68" s="2" t="s">
-        <v>284</v>
+        <v>272</v>
       </c>
       <c r="J68" s="2" t="s">
-        <v>285</v>
+        <v>273</v>
       </c>
       <c r="K68">
         <v>4</v>
       </c>
       <c r="L68" s="3">
         <v>2</v>
       </c>
       <c r="M68" t="s">
-        <v>224</v>
+        <v>274</v>
       </c>
       <c r="N68" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:63">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="69" spans="1:16">
       <c r="B69" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>286</v>
+        <v>275</v>
       </c>
       <c r="D69" s="1">
-        <v>4.5</v>
+        <v>3</v>
       </c>
       <c r="E69" t="s">
-        <v>174</v>
+        <v>144</v>
       </c>
       <c r="F69" t="s">
-        <v>45</v>
+        <v>145</v>
       </c>
       <c r="I69" s="2" t="s">
-        <v>287</v>
+        <v>276</v>
       </c>
       <c r="J69" s="2" t="s">
-        <v>288</v>
+        <v>147</v>
       </c>
       <c r="K69">
         <v>4</v>
       </c>
       <c r="L69" s="3">
         <v>2</v>
       </c>
       <c r="M69" t="s">
-        <v>289</v>
+        <v>148</v>
       </c>
       <c r="N69" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:63">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16">
       <c r="B70" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>290</v>
+        <v>277</v>
       </c>
       <c r="D70" s="1">
         <v>3</v>
       </c>
       <c r="E70" t="s">
-        <v>174</v>
+        <v>144</v>
       </c>
       <c r="F70" t="s">
-        <v>45</v>
+        <v>145</v>
       </c>
       <c r="I70" s="2" t="s">
-        <v>291</v>
+        <v>278</v>
       </c>
       <c r="J70" s="2" t="s">
-        <v>292</v>
+        <v>147</v>
       </c>
       <c r="K70">
         <v>4</v>
       </c>
       <c r="L70" s="3">
         <v>2</v>
       </c>
       <c r="M70" t="s">
-        <v>293</v>
+        <v>148</v>
       </c>
       <c r="N70" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:63">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="71" spans="1:16">
       <c r="B71" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>294</v>
+        <v>279</v>
       </c>
       <c r="D71" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="E71" t="s">
-        <v>174</v>
+        <v>144</v>
       </c>
       <c r="F71" t="s">
-        <v>45</v>
+        <v>145</v>
       </c>
       <c r="I71" s="2" t="s">
-        <v>295</v>
+        <v>280</v>
       </c>
       <c r="J71" s="2" t="s">
-        <v>296</v>
+        <v>147</v>
       </c>
       <c r="K71">
         <v>4</v>
       </c>
       <c r="L71" s="3">
         <v>2</v>
       </c>
       <c r="M71" t="s">
-        <v>224</v>
+        <v>148</v>
       </c>
       <c r="N71" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="72" spans="1:16">
+      <c r="B72" t="s">
+        <v>268</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="D72" s="1">
+        <v>6</v>
+      </c>
+      <c r="E72" t="s">
+        <v>21</v>
+      </c>
+      <c r="F72" t="s">
+        <v>282</v>
+      </c>
+      <c r="H72" t="s">
+        <v>248</v>
+      </c>
+      <c r="I72" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="J72" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="K72">
+        <v>4</v>
+      </c>
+      <c r="L72" s="3">
+        <v>2</v>
+      </c>
+      <c r="M72" t="s">
+        <v>285</v>
+      </c>
+      <c r="N72" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="73" spans="1:16">
+      <c r="B73" t="s">
+        <v>268</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="D73" s="1">
+        <v>9</v>
+      </c>
+      <c r="E73" t="s">
+        <v>144</v>
+      </c>
+      <c r="F73" t="s">
+        <v>72</v>
+      </c>
+      <c r="I73" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="J73" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="K73">
+        <v>4</v>
+      </c>
+      <c r="L73" s="3">
+        <v>2</v>
+      </c>
+      <c r="M73" t="s">
+        <v>289</v>
+      </c>
+      <c r="N73" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="74" spans="1:16">
+      <c r="B74" t="s">
+        <v>268</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="D74" s="1">
+        <v>6</v>
+      </c>
+      <c r="E74" t="s">
+        <v>144</v>
+      </c>
+      <c r="F74" t="s">
+        <v>72</v>
+      </c>
+      <c r="I74" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="J74" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="K74">
+        <v>4</v>
+      </c>
+      <c r="L74" s="3">
+        <v>2</v>
+      </c>
+      <c r="M74" t="s">
+        <v>293</v>
+      </c>
+      <c r="N74" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="75" spans="1:16">
+      <c r="B75" t="s">
+        <v>268</v>
+      </c>
+      <c r="C75" s="1" t="s">
         <v>294</v>
       </c>
+      <c r="D75" s="1">
+        <v>4.5</v>
+      </c>
+      <c r="E75" t="s">
+        <v>144</v>
+      </c>
+      <c r="F75" t="s">
+        <v>111</v>
+      </c>
+      <c r="I75" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="J75" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="K75">
+        <v>4</v>
+      </c>
+      <c r="L75" s="3">
+        <v>2</v>
+      </c>
+      <c r="M75" t="s">
+        <v>297</v>
+      </c>
+      <c r="N75" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="76" spans="1:16">
+      <c r="B76" t="s">
+        <v>268</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="D76" s="1">
+        <v>6</v>
+      </c>
+      <c r="E76" t="s">
+        <v>144</v>
+      </c>
+      <c r="F76" t="s">
+        <v>111</v>
+      </c>
+      <c r="I76" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="J76" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="K76">
+        <v>4</v>
+      </c>
+      <c r="L76" s="3">
+        <v>2</v>
+      </c>
+      <c r="M76" t="s">
+        <v>301</v>
+      </c>
+      <c r="N76" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="77" spans="1:16">
+      <c r="B77" t="s">
+        <v>268</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D77" s="1">
+        <v>3</v>
+      </c>
+      <c r="E77" t="s">
+        <v>144</v>
+      </c>
+      <c r="F77" t="s">
+        <v>44</v>
+      </c>
+      <c r="I77" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="J77" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="K77">
+        <v>4</v>
+      </c>
+      <c r="L77" s="3">
+        <v>2</v>
+      </c>
+      <c r="M77" t="s">
+        <v>222</v>
+      </c>
+      <c r="N77" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="78" spans="1:16">
+      <c r="B78" t="s">
+        <v>268</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D78" s="1">
+        <v>4.5</v>
+      </c>
+      <c r="E78" t="s">
+        <v>144</v>
+      </c>
+      <c r="F78" t="s">
+        <v>44</v>
+      </c>
+      <c r="I78" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="J78" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="K78">
+        <v>4</v>
+      </c>
+      <c r="L78" s="3">
+        <v>2</v>
+      </c>
+      <c r="M78" t="s">
+        <v>308</v>
+      </c>
+      <c r="N78" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="79" spans="1:16">
+      <c r="B79" t="s">
+        <v>268</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="D79" s="1">
+        <v>3</v>
+      </c>
+      <c r="E79" t="s">
+        <v>144</v>
+      </c>
+      <c r="F79" t="s">
+        <v>44</v>
+      </c>
+      <c r="I79" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="J79" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="K79">
+        <v>4</v>
+      </c>
+      <c r="L79" s="3">
+        <v>2</v>
+      </c>
+      <c r="M79" t="s">
+        <v>312</v>
+      </c>
+      <c r="N79" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="80" spans="1:16">
+      <c r="B80" t="s">
+        <v>268</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="D80" s="1">
+        <v>6</v>
+      </c>
+      <c r="E80" t="s">
+        <v>144</v>
+      </c>
+      <c r="F80" t="s">
+        <v>44</v>
+      </c>
+      <c r="I80" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="J80" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="K80">
+        <v>4</v>
+      </c>
+      <c r="L80" s="3">
+        <v>2</v>
+      </c>
+      <c r="M80" t="s">
+        <v>222</v>
+      </c>
+      <c r="N80" t="s">
+        <v>313</v>
+      </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...6 lines deleted...]
-  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Microsoft Corporation</Company>
+  <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>