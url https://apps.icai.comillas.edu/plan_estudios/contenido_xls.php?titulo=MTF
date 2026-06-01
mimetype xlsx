--- v0 (2025-10-09)
+++ v1 (2026-06-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Periodo</t>
   </si>
   <si>
     <t>Nombre_oficial</t>
   </si>
   <si>
     <t>ECTS</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
     <t>Estilo</t>
   </si>
   <si>
     <t>Idioma</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
@@ -162,50 +162,65 @@
     <t>Fundamentals of Financial Technologies, Payments and Digital Banking</t>
   </si>
   <si>
     <t>Gestión de Carteras e Inversión Basada en Datos</t>
   </si>
   <si>
     <t>DOI-MTF-513</t>
   </si>
   <si>
     <t>0000012975</t>
   </si>
   <si>
     <t>Portfolio Management and Data-Driven Investing</t>
   </si>
   <si>
     <t xml:space="preserve">Técnicas de Trading Algorítmico </t>
   </si>
   <si>
     <t>DOI-MTF-512</t>
   </si>
   <si>
     <t>0000012976</t>
   </si>
   <si>
     <t>Algorithmic Trading Techniques</t>
+  </si>
+  <si>
+    <t>Matemáticas Financieras</t>
+  </si>
+  <si>
+    <t>FCEE</t>
+  </si>
+  <si>
+    <t>FCEE-ADE-324</t>
+  </si>
+  <si>
+    <t>0000011442</t>
+  </si>
+  <si>
+    <t>Financial Mathematics</t>
   </si>
   <si>
     <t>1 - 2</t>
   </si>
   <si>
     <t>Análisis de Datos de Banca Digital</t>
   </si>
   <si>
     <t>DOI-MTF-523</t>
   </si>
   <si>
     <t>0000012977</t>
   </si>
   <si>
     <t>Digital Banking Data Analysis</t>
   </si>
   <si>
     <t>Ética y Regulación en las Finanzas Digitales</t>
   </si>
   <si>
     <t>DOI-MTF-525</t>
   </si>
   <si>
     <t>0000012979</t>
   </si>
@@ -278,72 +293,69 @@
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Consolas"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...7 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -606,64 +618,64 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:P16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="L15" sqref="L15"/>
+      <selection activeCell="L16" sqref="L16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="true" style="0"/>
-    <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="6" customWidth="true" style="0"/>
     <col min="5" max="5" width="6" customWidth="true" style="0"/>
     <col min="6" max="6" width="6" customWidth="true" style="0"/>
     <col min="7" max="7" width="6" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="10" customWidth="true" style="0"/>
     <col min="11" max="11" width="4" customWidth="true" style="0"/>
     <col min="12" max="12" width="4" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="B1" t="s">
         <v>0</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
       <c r="E1" t="s">
@@ -909,291 +921,318 @@
       </c>
       <c r="F9" t="s">
         <v>38</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>47</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>48</v>
       </c>
       <c r="K9">
         <v>1</v>
       </c>
       <c r="L9" s="3">
         <v>1</v>
       </c>
       <c r="M9" t="s">
         <v>49</v>
       </c>
       <c r="N9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="1">
-        <v>4.5</v>
+        <v>6</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>52</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>53</v>
       </c>
       <c r="K10">
         <v>1</v>
       </c>
       <c r="L10" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M10" t="s">
         <v>54</v>
       </c>
       <c r="N10" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D11" s="1">
-        <v>1.5</v>
+        <v>4.5</v>
       </c>
       <c r="E11" t="s">
         <v>21</v>
       </c>
       <c r="F11" t="s">
         <v>38</v>
       </c>
       <c r="I11" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="K11">
         <v>1</v>
       </c>
       <c r="L11" s="3">
         <v>2</v>
       </c>
       <c r="M11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="B12" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D12" s="1">
-        <v>6</v>
+        <v>1.5</v>
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
       <c r="F12" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="I12" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J12" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="K12">
         <v>1</v>
       </c>
       <c r="L12" s="3">
         <v>2</v>
       </c>
       <c r="M12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D13" s="1">
-        <v>4.5</v>
+        <v>6</v>
       </c>
       <c r="E13" t="s">
         <v>21</v>
       </c>
       <c r="F13" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="I13" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="J13" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="K13">
         <v>1</v>
       </c>
       <c r="L13" s="3">
         <v>2</v>
       </c>
       <c r="M13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D14" s="1">
-        <v>6</v>
+        <v>4.5</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14" t="s">
         <v>38</v>
       </c>
       <c r="I14" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="K14">
         <v>1</v>
       </c>
       <c r="L14" s="3">
         <v>2</v>
       </c>
       <c r="M14" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N14" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D15" s="1">
         <v>6</v>
       </c>
       <c r="E15" t="s">
         <v>21</v>
       </c>
       <c r="F15" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J15" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K15">
         <v>1</v>
       </c>
       <c r="L15" s="3">
         <v>2</v>
       </c>
       <c r="M15" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N15" t="s">
-        <v>71</v>
+        <v>72</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="B16" t="s">
+        <v>55</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D16" s="1">
+        <v>6</v>
+      </c>
+      <c r="E16" t="s">
+        <v>21</v>
+      </c>
+      <c r="F16" t="s">
+        <v>22</v>
+      </c>
+      <c r="I16" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="J16" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="K16">
+        <v>1</v>
+      </c>
+      <c r="L16" s="3">
+        <v>2</v>
+      </c>
+      <c r="M16" t="s">
+        <v>79</v>
+      </c>
+      <c r="N16" t="s">
+        <v>76</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...6 lines deleted...]
-  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Microsoft Corporation</Company>
+  <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>