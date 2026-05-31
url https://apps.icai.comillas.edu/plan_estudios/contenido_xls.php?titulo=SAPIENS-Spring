--- v0 (2025-10-09)
+++ v1 (2026-05-31)
@@ -665,72 +665,69 @@
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Consolas"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...7 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -993,64 +990,64 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="L48" sqref="L48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="true" style="0"/>
-    <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="6" customWidth="true" style="0"/>
     <col min="5" max="5" width="6" customWidth="true" style="0"/>
     <col min="6" max="6" width="6" customWidth="true" style="0"/>
     <col min="7" max="7" width="6" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="10" customWidth="true" style="0"/>
     <col min="11" max="11" width="4" customWidth="true" style="0"/>
     <col min="12" max="12" width="4" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="B1" t="s">
         <v>0</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
       <c r="E1" t="s">
@@ -1118,51 +1115,50 @@
       </c>
       <c r="E4" t="s">
         <v>21</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
       <c r="L4" s="3">
         <v>2</v>
       </c>
       <c r="M4" t="s">
         <v>20</v>
       </c>
-      <c r="N4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="1">
         <v>3</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="H5" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>30</v>
@@ -1265,51 +1261,50 @@
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>42</v>
       </c>
       <c r="H8" t="s">
         <v>23</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>43</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>44</v>
       </c>
       <c r="K8">
         <v>1</v>
       </c>
       <c r="L8" s="3">
         <v>2</v>
       </c>
       <c r="M8" t="s">
         <v>41</v>
       </c>
-      <c r="N8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D9" s="1">
         <v>2</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9" t="s">
         <v>46</v>
       </c>
       <c r="H9" t="s">
         <v>23</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>47</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>48</v>
@@ -1415,159 +1410,155 @@
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
       <c r="H12" t="s">
         <v>23</v>
       </c>
       <c r="I12" s="2" t="s">
         <v>60</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>61</v>
       </c>
       <c r="K12">
         <v>1</v>
       </c>
       <c r="L12" s="3">
         <v>2</v>
       </c>
       <c r="M12" t="s">
         <v>59</v>
       </c>
-      <c r="N12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D13" s="1">
         <v>6</v>
       </c>
       <c r="E13" t="s">
         <v>21</v>
       </c>
       <c r="F13" t="s">
         <v>55</v>
       </c>
       <c r="H13" t="s">
         <v>23</v>
       </c>
       <c r="I13" s="2" t="s">
         <v>63</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>64</v>
       </c>
       <c r="K13">
         <v>1</v>
       </c>
       <c r="L13" s="3">
         <v>2</v>
       </c>
       <c r="M13" t="s">
         <v>62</v>
       </c>
-      <c r="N13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D14" s="1">
         <v>6</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14" t="s">
         <v>28</v>
       </c>
       <c r="H14" t="s">
         <v>23</v>
       </c>
       <c r="I14" s="2" t="s">
         <v>66</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>67</v>
       </c>
       <c r="K14">
         <v>1</v>
       </c>
       <c r="L14" s="3">
         <v>2</v>
       </c>
       <c r="M14" t="s">
         <v>65</v>
       </c>
-      <c r="N14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D15" s="1">
         <v>6</v>
       </c>
       <c r="E15" t="s">
         <v>21</v>
       </c>
       <c r="F15" t="s">
         <v>28</v>
       </c>
       <c r="H15" t="s">
         <v>23</v>
       </c>
       <c r="I15" s="2" t="s">
         <v>69</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>70</v>
       </c>
       <c r="K15">
         <v>1</v>
       </c>
       <c r="L15" s="3">
         <v>2</v>
       </c>
       <c r="M15" t="s">
         <v>68</v>
       </c>
-      <c r="N15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="B16" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D16" s="1">
         <v>6</v>
       </c>
       <c r="E16" t="s">
         <v>21</v>
       </c>
       <c r="F16" t="s">
         <v>33</v>
       </c>
       <c r="I16" s="2" t="s">
         <v>72</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>73</v>
       </c>
       <c r="K16">
         <v>1</v>
@@ -1842,159 +1833,155 @@
       </c>
       <c r="E24" t="s">
         <v>21</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
       <c r="H24" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="2" t="s">
         <v>105</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>106</v>
       </c>
       <c r="K24">
         <v>1</v>
       </c>
       <c r="L24" s="3">
         <v>2</v>
       </c>
       <c r="M24" t="s">
         <v>104</v>
       </c>
-      <c r="N24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="B25" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D25" s="1">
         <v>6</v>
       </c>
       <c r="E25" t="s">
         <v>21</v>
       </c>
       <c r="F25" t="s">
         <v>28</v>
       </c>
       <c r="H25" t="s">
         <v>23</v>
       </c>
       <c r="I25" s="2" t="s">
         <v>108</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>109</v>
       </c>
       <c r="K25">
         <v>1</v>
       </c>
       <c r="L25" s="3">
         <v>2</v>
       </c>
       <c r="M25" t="s">
         <v>107</v>
       </c>
-      <c r="N25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="B26" t="s">
         <v>19</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D26" s="1">
         <v>7.5</v>
       </c>
       <c r="E26" t="s">
         <v>21</v>
       </c>
       <c r="F26" t="s">
         <v>111</v>
       </c>
       <c r="H26" t="s">
         <v>23</v>
       </c>
       <c r="I26" s="2" t="s">
         <v>112</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>113</v>
       </c>
       <c r="K26">
         <v>1</v>
       </c>
       <c r="L26" s="3">
         <v>2</v>
       </c>
       <c r="M26" t="s">
         <v>110</v>
       </c>
-      <c r="N26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="B27" t="s">
         <v>19</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D27" s="1">
         <v>6</v>
       </c>
       <c r="E27" t="s">
         <v>21</v>
       </c>
       <c r="F27" t="s">
         <v>28</v>
       </c>
       <c r="H27" t="s">
         <v>23</v>
       </c>
       <c r="I27" s="2" t="s">
         <v>115</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>116</v>
       </c>
       <c r="K27">
         <v>1</v>
       </c>
       <c r="L27" s="3">
         <v>2</v>
       </c>
       <c r="M27" t="s">
         <v>114</v>
       </c>
-      <c r="N27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="B28" t="s">
         <v>19</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D28" s="1">
         <v>6</v>
       </c>
       <c r="E28" t="s">
         <v>27</v>
       </c>
       <c r="F28" t="s">
         <v>100</v>
       </c>
       <c r="H28" t="s">
         <v>23</v>
       </c>
       <c r="I28" s="2" t="s">
         <v>118</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>119</v>
@@ -2062,51 +2049,50 @@
       </c>
       <c r="E30" t="s">
         <v>21</v>
       </c>
       <c r="F30" t="s">
         <v>22</v>
       </c>
       <c r="H30" t="s">
         <v>23</v>
       </c>
       <c r="I30" s="2" t="s">
         <v>126</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>127</v>
       </c>
       <c r="K30">
         <v>1</v>
       </c>
       <c r="L30" s="3">
         <v>2</v>
       </c>
       <c r="M30" t="s">
         <v>125</v>
       </c>
-      <c r="N30"/>
     </row>
     <row r="31" spans="1:16">
       <c r="B31" t="s">
         <v>19</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D31" s="1">
         <v>3</v>
       </c>
       <c r="E31" t="s">
         <v>27</v>
       </c>
       <c r="F31" t="s">
         <v>28</v>
       </c>
       <c r="H31" t="s">
         <v>23</v>
       </c>
       <c r="I31" s="2" t="s">
         <v>129</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>130</v>
@@ -2437,231 +2423,225 @@
       </c>
       <c r="E40" t="s">
         <v>21</v>
       </c>
       <c r="F40" t="s">
         <v>28</v>
       </c>
       <c r="H40" t="s">
         <v>23</v>
       </c>
       <c r="I40" s="2" t="s">
         <v>176</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>177</v>
       </c>
       <c r="K40">
         <v>1</v>
       </c>
       <c r="L40" s="3">
         <v>2</v>
       </c>
       <c r="M40" t="s">
         <v>175</v>
       </c>
-      <c r="N40"/>
     </row>
     <row r="41" spans="1:16">
       <c r="B41" t="s">
         <v>19</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D41" s="1">
         <v>3</v>
       </c>
       <c r="E41" t="s">
         <v>21</v>
       </c>
       <c r="F41" t="s">
         <v>28</v>
       </c>
       <c r="H41" t="s">
         <v>23</v>
       </c>
       <c r="I41" s="2" t="s">
         <v>179</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>180</v>
       </c>
       <c r="K41">
         <v>1</v>
       </c>
       <c r="L41" s="3">
         <v>2</v>
       </c>
       <c r="M41" t="s">
         <v>178</v>
       </c>
-      <c r="N41"/>
     </row>
     <row r="42" spans="1:16">
       <c r="B42" t="s">
         <v>19</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D42" s="1">
         <v>4</v>
       </c>
       <c r="E42" t="s">
         <v>21</v>
       </c>
       <c r="F42" t="s">
         <v>182</v>
       </c>
       <c r="H42" t="s">
         <v>23</v>
       </c>
       <c r="I42" s="2" t="s">
         <v>183</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>184</v>
       </c>
       <c r="K42">
         <v>1</v>
       </c>
       <c r="L42" s="3">
         <v>2</v>
       </c>
       <c r="M42" t="s">
         <v>181</v>
       </c>
-      <c r="N42"/>
     </row>
     <row r="43" spans="1:16">
       <c r="B43" t="s">
         <v>19</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>185</v>
       </c>
       <c r="D43" s="1">
         <v>4</v>
       </c>
       <c r="E43" t="s">
         <v>21</v>
       </c>
       <c r="F43" t="s">
         <v>182</v>
       </c>
       <c r="H43" t="s">
         <v>23</v>
       </c>
       <c r="I43" s="2" t="s">
         <v>186</v>
       </c>
       <c r="J43" s="2" t="s">
         <v>187</v>
       </c>
       <c r="K43">
         <v>1</v>
       </c>
       <c r="L43" s="3">
         <v>2</v>
       </c>
       <c r="M43" t="s">
         <v>185</v>
       </c>
-      <c r="N43"/>
     </row>
     <row r="44" spans="1:16">
       <c r="B44" t="s">
         <v>19</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>188</v>
       </c>
       <c r="D44" s="1">
         <v>4</v>
       </c>
       <c r="E44" t="s">
         <v>21</v>
       </c>
       <c r="F44" t="s">
         <v>182</v>
       </c>
       <c r="H44" t="s">
         <v>23</v>
       </c>
       <c r="I44" s="2" t="s">
         <v>189</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>190</v>
       </c>
       <c r="K44">
         <v>1</v>
       </c>
       <c r="L44" s="3">
         <v>2</v>
       </c>
       <c r="M44" t="s">
         <v>188</v>
       </c>
-      <c r="N44"/>
     </row>
     <row r="45" spans="1:16">
       <c r="B45" t="s">
         <v>19</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>191</v>
       </c>
       <c r="D45" s="1">
         <v>4</v>
       </c>
       <c r="E45" t="s">
         <v>21</v>
       </c>
       <c r="F45" t="s">
         <v>182</v>
       </c>
       <c r="H45" t="s">
         <v>23</v>
       </c>
       <c r="I45" s="2" t="s">
         <v>192</v>
       </c>
       <c r="J45" s="2" t="s">
         <v>193</v>
       </c>
       <c r="K45">
         <v>1</v>
       </c>
       <c r="L45" s="3">
         <v>2</v>
       </c>
       <c r="M45" t="s">
         <v>191</v>
       </c>
-      <c r="N45"/>
     </row>
     <row r="46" spans="1:16">
       <c r="B46" t="s">
         <v>19</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D46" s="1">
         <v>3</v>
       </c>
       <c r="E46" t="s">
         <v>21</v>
       </c>
       <c r="F46" t="s">
         <v>33</v>
       </c>
       <c r="H46" t="s">
         <v>23</v>
       </c>
       <c r="I46" s="2" t="s">
         <v>195</v>
       </c>
       <c r="J46" s="2" t="s">
         <v>196</v>
@@ -2691,121 +2671,111 @@
       </c>
       <c r="E47" t="s">
         <v>21</v>
       </c>
       <c r="F47" t="s">
         <v>55</v>
       </c>
       <c r="H47" t="s">
         <v>23</v>
       </c>
       <c r="I47" s="2" t="s">
         <v>199</v>
       </c>
       <c r="J47" s="2" t="s">
         <v>200</v>
       </c>
       <c r="K47">
         <v>1</v>
       </c>
       <c r="L47" s="3">
         <v>2</v>
       </c>
       <c r="M47" t="s">
         <v>198</v>
       </c>
-      <c r="N47"/>
     </row>
     <row r="48" spans="1:16">
       <c r="B48" t="s">
         <v>19</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D48" s="1">
         <v>3</v>
       </c>
       <c r="E48" t="s">
         <v>21</v>
       </c>
       <c r="F48" t="s">
         <v>28</v>
       </c>
       <c r="H48" t="s">
         <v>23</v>
       </c>
       <c r="I48" s="2" t="s">
         <v>202</v>
       </c>
       <c r="J48" s="2" t="s">
         <v>203</v>
       </c>
       <c r="K48">
         <v>1</v>
       </c>
       <c r="L48" s="3">
         <v>2</v>
       </c>
       <c r="M48" t="s">
         <v>201</v>
       </c>
-      <c r="N48"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...6 lines deleted...]
-  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Microsoft Corporation</Company>
+  <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>